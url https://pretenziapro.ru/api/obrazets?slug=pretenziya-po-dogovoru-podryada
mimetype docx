--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -19,51 +19,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ООО «Ромашка»</w:t>
+        <w:t xml:space="preserve">Кому: ООО «Ромашка»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ИНН 7707083893</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -214,200 +214,410 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По состоянию на 01.04.2025 задолженность Должника перед Кредитором составляет 500 000,00 ₽.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">За нарушение срока оплаты подлежит уплате проценты за пользование чужими денежными средствами (ст. 395 ГК РФ) в размере 12 945,21 ₽ за период с 16.02.2025 по 01.04.2025 (45 дн.).</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Общая сумма требования составляет 512 945,21 ₽.</w:t>
+        <w:t xml:space="preserve">Указанное обстоятельство стало причиной направления настоящей претензии в адрес Должника в рамках соблюдения досудебного порядка урегулирования спора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с п. 1 ст. 10 ГК РФ не допускаются действия граждан и юридических лиц, осуществляемые исключительно с намерением причинить вред другому лицу, а также злоупотребление правом в иных формах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно п. 1, 2 ст. 307 ГК РФ в силу обязательства одно лицо (должник) обязано совершить в пользу другого лица (кредитора) определённое действие, как то: передать имущество, выполнить работу, уплатить деньги и т.п., либо воздержаться от определённого действия, а кредитор имеет право требовать от должника исполнения его обязанности. Обязательства возникают из договоров и других сделок, вследствие причинения вреда, вследствие неосновательного обогащения, а также из иных оснований, указанных в настоящем Кодексе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со ст. 309, 310 ГК РФ обязательства должны исполняться надлежащим образом, односторонний отказ от исполнения обязательства не допускается. Согласно ст. 314 ГК РФ обязательство подлежит исполнению в установленный срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">На основании изложенного требую в течение 7 календарных дней с момента получения настоящей претензии погасить задолженность в общей сумме 512 945,21 ₽ путём перечисления денежных средств по реквизитам Кредитора.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">В случае неисполнения требования в добровольном порядке Кредитор обратится в арбитражный суд за взысканием суммы долга, неустойки (процентов), а также расходов по уплате государственной пошлины и иных судебных издержек. Настоящая претензия направляется в целях соблюдения обязательного досудебного порядка урегулирования спора (ч. 5 ст. 4 АПК РФ).</w:t>
+        <w:t xml:space="preserve">По договору подряда одна сторона (подрядчик) обязуется выполнить по заданию другой стороны (заказчика) определённую работу и сдать её результат заказчику, а заказчик обязуется принять результат работы и оплатить его (ст. 702 ГК РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если договором подряда не предусмотрена предварительная оплата выполненной работы или отдельных её этапов, заказчик обязан уплатить подрядчику обусловленную цену после окончательной сдачи результатов работы при условии, что работа выполнена надлежащим образом и в согласованный срок либо с согласия заказчика досрочно (п. 1 ст. 711 ГК РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пунктом 3 ст. 401 ГК РФ установлено, что, если иное не предусмотрено законом или договором, лицо, не исполнившее или ненадлежащим образом исполнившее обязательство при осуществлении предпринимательской деятельности, несёт ответственность, если не докажет, что надлежащее исполнение оказалось невозможным вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случаях неправомерного удержания денежных средств, уклонения от их возврата, иной просрочки в их уплате подлежат уплате проценты на сумму долга. Размер процентов определяется ключевой ставкой Банка России, действовавшей в соответствующие периоды (п. 1 ст. 395 ГК РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За нарушение срока оплаты подлежат уплате проценты за пользование чужими денежными средствами (ст. 395 ГК РФ) в размере 12 945,21 ₽ за период с 16.02.2025 по 01.04.2025 (45 дн.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На основании изложенного Кредитор ТРЕБУЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оплатить задолженность по договору в размере 500 000,00 ₽, а также проценты за пользование чужими денежными средствами в размере 12 945,21 ₽, в срок, установленный договором, а при его отсутствии — в течение 30 (тридцати) календарных дней с момента получения настоящей претензии, путём перечисления денежных средств по банковским реквизитам Кредитора, указанным ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При несогласии с претензией Кредитор просит в тот же срок предоставить письменный мотивированный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае невыполнения указанного выше требования Кредитор будет вынужден обратиться в суд для защиты своих прав и интересов, что повлечёт для Должника дополнительные расходы в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• наложения ареста на денежные средства на банковских счетах в рамках обеспечительных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты судебных издержек и услуг представителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты процентов за пользование чужими денежными средствами по день фактического исполнения обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты государственной пошлины за рассмотрение иска судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реквизиты для оплаты: получатель ИП Иванов Иван Иванович, ИНН 500100732259, расчётный счёт 40802810100000012345, банк ПАО Сбербанк, БИК 044525225, корреспондентский счёт 30101810400000000225.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Копия договора подряда № 12 от 15.01.2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Документы, подтверждающие исполнение Кредитором обязательств и размер задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Расчёт процентов по ст. 395 ГК РФ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Индивидуальный предприниматель ИП Иванов Иван Иванович</w:t>
+        <w:t xml:space="preserve">Индивидуальный предприниматель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________ / Иванов И.И.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">01.04.2025</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Шаблон предварительный и подлежит проверке юристом перед использованием.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>