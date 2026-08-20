--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -19,51 +19,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ООО «Ромашка»</w:t>
+        <w:t xml:space="preserve">Кому: ООО «Ромашка»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ИНН 7707083893</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -186,228 +186,438 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Между ИП Иванов Иван Иванович (далее — Кредитор) и ООО «Ромашка» (далее — Должник) заключён договор займа № 12 от 15.01.2025 (далее — Договор), по условиям которого Кредитор (Займодавец) предоставил Должнику (Заёмщику) заём, а Должник обязался вернуть сумму займа в установленный срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Согласно условиям Договора оплата должна была быть произведена не позднее 15.02.2025. В установленный срок обязательства по оплате Должником не исполнены.</w:t>
+        <w:t xml:space="preserve">Согласно условиям Договора сумма займа подлежала возврату не позднее 15.02.2025. В установленный срок обязательства по возврату займа Должником не исполнены.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По состоянию на 01.04.2025 задолженность Должника перед Кредитором составляет 500 000,00 ₽.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">За нарушение срока оплаты подлежит уплате проценты за пользование чужими денежными средствами (ст. 395 ГК РФ) в размере 12 945,21 ₽ за период с 16.02.2025 по 01.04.2025 (45 дн.).</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Общая сумма требования составляет 512 945,21 ₽.</w:t>
+        <w:t xml:space="preserve">Указанное обстоятельство стало причиной направления настоящей претензии в адрес Должника в рамках соблюдения досудебного порядка урегулирования спора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с п. 1 ст. 10 ГК РФ не допускаются действия граждан и юридических лиц, осуществляемые исключительно с намерением причинить вред другому лицу, а также злоупотребление правом в иных формах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно п. 1, 2 ст. 307 ГК РФ в силу обязательства одно лицо (должник) обязано совершить в пользу другого лица (кредитора) определённое действие, как то: передать имущество, выполнить работу, уплатить деньги и т.п., либо воздержаться от определённого действия, а кредитор имеет право требовать от должника исполнения его обязанности. Обязательства возникают из договоров и других сделок, вследствие причинения вреда, вследствие неосновательного обогащения, а также из иных оснований, указанных в настоящем Кодексе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со ст. 309, 310 ГК РФ обязательства должны исполняться надлежащим образом, односторонний отказ от исполнения обязательства не допускается. Согласно ст. 314 ГК РФ обязательство подлежит исполнению в установленный срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">На основании изложенного требую в течение 7 календарных дней с момента получения настоящей претензии погасить задолженность в общей сумме 512 945,21 ₽ путём перечисления денежных средств по реквизитам Кредитора.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">В случае неисполнения требования в добровольном порядке Кредитор обратится в арбитражный суд за взысканием суммы долга, неустойки (процентов), а также расходов по уплате государственной пошлины и иных судебных издержек. Настоящая претензия направляется в целях соблюдения обязательного досудебного порядка урегулирования спора (ч. 5 ст. 4 АПК РФ).</w:t>
+        <w:t xml:space="preserve">В соответствии со ст. 808 ГК РФ в подтверждение договора займа и его условий может быть представлена расписка заёмщика или иной документ, удостоверяющий передачу ему займодавцем определённой денежной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В порядке п. 1 ст. 810 ГК РФ заёмщик обязан возвратить займодавцу полученную сумму займа в срок и в порядке, которые предусмотрены договором займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В силу п. 1 ст. 811 ГК РФ, если иное не предусмотрено законом или договором займа, в случаях, когда заёмщик не возвращает в срок сумму займа, на эту сумму подлежат уплате проценты в размере, предусмотренном пунктом 1 статьи 395 настоящего Кодекса, со дня, когда она должна была быть возвращена, до дня её возврата займодавцу независимо от уплаты процентов, предусмотренных пунктом 1 статьи 809 настоящего Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случаях неправомерного удержания денежных средств, уклонения от их возврата, иной просрочки в их уплате подлежат уплате проценты на сумму долга. Размер процентов определяется ключевой ставкой Банка России, действовавшей в соответствующие периоды (п. 1 ст. 395 ГК РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За нарушение срока оплаты подлежат уплате проценты за пользование чужими денежными средствами (ст. 395 ГК РФ) в размере 12 945,21 ₽ за период с 16.02.2025 по 01.04.2025 (45 дн.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На основании изложенного Кредитор ТРЕБУЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">возвратить сумму займа в размере 500 000,00 ₽, а также проценты за пользование чужими денежными средствами в размере 12 945,21 ₽, в срок, установленный договором, а при его отсутствии — в течение 30 (тридцати) календарных дней с момента получения настоящей претензии, путём перечисления денежных средств по банковским реквизитам Кредитора, указанным ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При несогласии с претензией Кредитор просит в тот же срок предоставить письменный мотивированный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае невыполнения указанного выше требования Кредитор будет вынужден обратиться в суд для защиты своих прав и интересов, что повлечёт для Должника дополнительные расходы в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• наложения ареста на денежные средства на банковских счетах в рамках обеспечительных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты судебных издержек и услуг представителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты процентов за пользование чужими денежными средствами по день фактического исполнения обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• уплаты государственной пошлины за рассмотрение иска судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реквизиты для оплаты: получатель ИП Иванов Иван Иванович, ИНН 500100732259, расчётный счёт 40802810100000012345, банк ПАО Сбербанк, БИК 044525225, корреспондентский счёт 30101810400000000225.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Копия договора займа № 12 от 15.01.2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Документы, подтверждающие исполнение Кредитором обязательств и размер задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Расчёт процентов по ст. 395 ГК РФ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Индивидуальный предприниматель ИП Иванов Иван Иванович</w:t>
+        <w:t xml:space="preserve">Индивидуальный предприниматель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________ / Иванов И.И.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">01.04.2025</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Шаблон предварительный и подлежит проверке юристом перед использованием.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>